--- v1 (2026-03-19)
+++ v2 (2026-04-08)
@@ -1,4810 +1,9795 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4741D290" w14:textId="77777777" w:rsidR="00791991" w:rsidRPr="00791991" w:rsidRDefault="00791991" w:rsidP="00791991">
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="2C693DB9" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1B5345" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578B85A1" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C06938B" w14:textId="02D5A2DF" w:rsidR="00B22B4B" w:rsidRDefault="00E1172E" w:rsidP="00B22B4B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E06">
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7E06" w:rsidRPr="006A7E06">
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B469FE" w:rsidRPr="006A7E06">
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Medieval and Renaissance Forum</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91C48" w:rsidRPr="006A7E06">
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25934F1A" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRPr="006A7E06" w:rsidRDefault="00B22B4B" w:rsidP="00B22B4B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A140ABE" w14:textId="3FDBD7B3" w:rsidR="006A7E06" w:rsidRDefault="00B22B4B" w:rsidP="004A2585">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>The Body in the Middle Ages and the Renaissance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5AEB08" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="004A2585">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D921418" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="004A2585">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4115428C" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="004A2585">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1608FA7E" w14:textId="068D4D55" w:rsidR="004A2585" w:rsidRPr="004A2585" w:rsidRDefault="00B22B4B" w:rsidP="004A2585">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75DC6408" wp14:editId="05A403DB">
+            <wp:extent cx="5943600" cy="3556000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="561138071" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="561138071" name="Picture 561138071"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3556000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA28DAE" w14:textId="6FEEC05F" w:rsidR="00E260B6" w:rsidRDefault="00E260B6" w:rsidP="004A2585">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4118AB80" w14:textId="3556EE41" w:rsidR="00172905" w:rsidRDefault="00172905" w:rsidP="004A2585">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1030F6EC" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="004A2585">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039362A1" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="004A2585">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585FF3F0" w14:textId="62D3DC12" w:rsidR="00B22B4B" w:rsidRDefault="001522EA" w:rsidP="00B22B4B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friday, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>April 10</w:t>
+      </w:r>
+      <w:r w:rsidR="000C06D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71AF1" w:rsidRPr="006A7E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>April 11, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DF446D" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRPr="006A7E06" w:rsidRDefault="00B22B4B" w:rsidP="00E260B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21244418" w14:textId="16B498D4" w:rsidR="007B0324" w:rsidRPr="006A7E06" w:rsidRDefault="007B0324" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Keene State College, Keene, NH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACDA60C" w14:textId="0088CE6D" w:rsidR="007D73DC" w:rsidRPr="00F570DF" w:rsidRDefault="00B469FE" w:rsidP="002C2385">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00D66039">
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Welcome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229333C9" w14:textId="77777777" w:rsidR="00DB7781" w:rsidRDefault="00DB7781" w:rsidP="009C1CB4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074BC6E2" w14:textId="77777777" w:rsidR="00A0786C" w:rsidRPr="00A77550" w:rsidRDefault="00A0786C" w:rsidP="00FC5E57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="652D488F" w14:textId="74414180" w:rsidR="008327AB" w:rsidRPr="00246FEA" w:rsidRDefault="00935114" w:rsidP="001859F3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="2" w:after="2" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="260" w:firstLine="460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welcome to </w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gathering </w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Medieval and Renaissance Forum</w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>twelf</w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">th </w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forum to take place </w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>at Keene State College</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!!!! This year, we celebrate </w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The B</w:t>
+      </w:r>
+      <w:r w:rsidR="00637374" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ody with a keynote by Dr. Colby Gordon of Bryn Mawr College on “Margaret Cavendish’s Trans Kabbalah</w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00637374" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a theme particularly important in the most physical</w:t>
+      </w:r>
+      <w:r w:rsidR="00750360">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and figurative</w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="001859F3" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ways. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B83230" w14:textId="77777777" w:rsidR="008327AB" w:rsidRPr="00246FEA" w:rsidRDefault="008327AB" w:rsidP="001859F3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="2" w:after="2" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="260" w:firstLine="460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65315851" w14:textId="0E259D69" w:rsidR="004A2585" w:rsidRPr="00246FEA" w:rsidRDefault="001859F3" w:rsidP="001859F3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="2" w:after="2" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="260" w:firstLine="460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This year’s theme possesses a very </w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>special</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resonance</w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00246FEA" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Keene today</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Just a few days ago, the Board of Trustees of the University System of New Hampshire announced that President Donald Birx would continue as the President of both Keene State College and Plymouth State University. As many here know, the Forum began at Plymouth State University in 1980 before moving to Keene State College in 2015. </w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is especially fitting, then, that, as our institutional body comes together, the past, present, </w:t>
+      </w:r>
+      <w:r w:rsidR="00246FEA" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>future of the Medieval and Renaissance Forum also come together. Just as was the case twelve years ago, the President of Plymouth State University—and, of course, Keene State College</w:t>
+      </w:r>
+      <w:r w:rsidR="00750360">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="008327AB" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will once again initiate our proceedings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C53274" w14:textId="77777777" w:rsidR="008327AB" w:rsidRPr="00246FEA" w:rsidRDefault="008327AB" w:rsidP="001859F3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="2" w:after="2" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="260" w:firstLine="460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013C326C" w14:textId="42BA4906" w:rsidR="008327AB" w:rsidRPr="00246FEA" w:rsidRDefault="008327AB" w:rsidP="008327AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="2" w:after="2" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="260" w:firstLine="460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In short, welcome to New Hampshire, welcome to Keene (and</w:t>
+      </w:r>
+      <w:r w:rsidR="00750360">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, in spirit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Plymouth), and welcome to the Medieval and Renaissance Forum. See you at the Feast!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348E4AEF" w14:textId="77777777" w:rsidR="004A2585" w:rsidRPr="00246FEA" w:rsidRDefault="004A2585" w:rsidP="00DB7781">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="2" w:after="2" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="260" w:firstLine="460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B28617" w14:textId="0A216DBB" w:rsidR="00FC5E57" w:rsidRPr="00246FEA" w:rsidRDefault="008327AB" w:rsidP="008327AB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="2" w:after="2" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3839764A" w14:textId="77777777" w:rsidR="00B83AFE" w:rsidRDefault="00B83AFE" w:rsidP="00DB7781">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="2" w:after="2" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Baskerville" w:hAnsi="Times New Roman" w:cs="Baskerville"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D61128" w14:textId="77777777" w:rsidR="00892084" w:rsidRPr="00A77550" w:rsidRDefault="00892084" w:rsidP="007D73DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372D8B1E" w14:textId="7584D7A3" w:rsidR="00DB7781" w:rsidRPr="00A77550" w:rsidRDefault="00DB7781" w:rsidP="00D72065">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6CBF1C" w14:textId="085164CE" w:rsidR="00B469FE" w:rsidRPr="00A77550" w:rsidRDefault="00B469FE" w:rsidP="0056636F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00CF7160">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">FRIDAY </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>April 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7781" w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="006515C8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEC7C59" w14:textId="77777777" w:rsidR="007D73DC" w:rsidRPr="00A77550" w:rsidRDefault="007D73DC" w:rsidP="00B469FE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776B40D0" w14:textId="77777777" w:rsidR="007D73DC" w:rsidRPr="00A77550" w:rsidRDefault="007D73DC" w:rsidP="00B469FE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11502690" w14:textId="1E883D54" w:rsidR="00956AE3" w:rsidRPr="00956AE3" w:rsidRDefault="00C0574E" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8:00 AM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Coffee</w:t>
+      </w:r>
+      <w:r w:rsidR="00291879">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Registration:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42C56">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Morrison 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72474" w:rsidRPr="00B22B4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>. Registration available throughout the day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CD8C21" w14:textId="62989AAE" w:rsidR="001E1595" w:rsidRDefault="007D73DC" w:rsidP="001E1595">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8:45-9:15 AM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Opening Ceremonies</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2F85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (procession will start in </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2F85" w:rsidRPr="00B22B4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Morrison 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72474" w:rsidRPr="00B22B4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72474">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2F85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and walk towards </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2883">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Mason Library Room 240</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2F85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFB7A07" w14:textId="77777777" w:rsidR="001E1595" w:rsidRPr="00A77550" w:rsidRDefault="001E1595" w:rsidP="001E1595">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3285C281" w14:textId="77777777" w:rsidR="001E1595" w:rsidRPr="00A77550" w:rsidRDefault="001E1595" w:rsidP="001E1595">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welcome by Meriem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Pagès</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, Forum Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71409DBC" w14:textId="5EF0D958" w:rsidR="00B22B4B" w:rsidRDefault="001E1595" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Welcome by </w:t>
+      </w:r>
+      <w:r w:rsidR="00436331">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. Donald Birx, President </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508393A6" w14:textId="311FEC68" w:rsidR="001E1595" w:rsidRPr="00F3113A" w:rsidRDefault="00750360" w:rsidP="00B22B4B">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Dr. Kirsti Sandy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3113A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, Provost and Vice President for Academic Affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C41767" w14:textId="29F4B70A" w:rsidR="001E1595" w:rsidRPr="00A77550" w:rsidRDefault="001E1595" w:rsidP="001E1595">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00845DA2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reading of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Opening Poem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C2AAEE" w14:textId="2C1EB1B5" w:rsidR="001E1595" w:rsidRPr="00A77550" w:rsidRDefault="001E1595" w:rsidP="001E1595">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Gaudeamus Igitur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, everyone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290C6390" w14:textId="77777777" w:rsidR="007D73DC" w:rsidRPr="00A77550" w:rsidRDefault="007D73DC" w:rsidP="007D73DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B545BA2" w14:textId="77777777" w:rsidR="007D73DC" w:rsidRPr="00A77550" w:rsidRDefault="007D73DC" w:rsidP="004D4A1A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Friday Session I:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4105A" w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9:30 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10:50 AM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF03B61" w14:textId="77777777" w:rsidR="007D73DC" w:rsidRPr="00A77550" w:rsidRDefault="007D73DC" w:rsidP="007D73DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD5B797" w14:textId="0DEFF681" w:rsidR="006A7E06" w:rsidRDefault="00B22B4B" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Shakespeare</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7E06">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF0E3A2" w14:textId="02849EDF" w:rsidR="006A7E06" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Moderator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>Robert Kellerman</w:t>
+      </w:r>
+      <w:r w:rsidR="004C38EF">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C38EF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="004C38EF">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>of Maine at Augusta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D59BE82" w14:textId="5EFD9EB0" w:rsidR="006A7E06" w:rsidRPr="00CB7B46" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EE300F" w14:textId="77777777" w:rsidR="006A7E06" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BD1D95" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRDefault="006A7E06" w:rsidP="00B22B4B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The Anatomies of Power: Biopolitics and the Disposable Hero in Shakespeare’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB67715" w14:textId="1F249CE5" w:rsidR="006A7E06" w:rsidRPr="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="00B22B4B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...247 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B6F0B">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Coriolanus</w:t>
       </w:r>
-      <w:r w:rsidR="002B6F0B" w:rsidRPr="00DD6D10">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Bahman–Faramarz Episode of Ferdowsi’s </w:t>
       </w:r>
-      <w:r w:rsidR="002B6F0B" w:rsidRPr="002B6F0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="002B6F0B">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Shahnameh</w:t>
       </w:r>
-      <w:r w:rsidR="002B6F0B" w:rsidRPr="00DD6D10">
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidR="006A7E06">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-    </w:p>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="006A7E06">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392CA2C9" w14:textId="77777777" w:rsidR="00B22B4B" w:rsidRPr="002B6F0B" w:rsidRDefault="00B22B4B" w:rsidP="00B22B4B">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Davood Khazaie, Independent Scholar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E1768B" w14:textId="77777777" w:rsidR="006A7E06" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF82423" w14:textId="67A229DE" w:rsidR="00B22B4B" w:rsidRDefault="006A7E06" w:rsidP="00B22B4B">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B4B" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Alas, Poor Ophelia, I Knew Thee Well’: Gender, Madness, and the Body in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23929B82" w14:textId="5C8F14A6" w:rsidR="00B22B4B" w:rsidRDefault="00B22B4B" w:rsidP="00B22B4B">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">“‘Alas, Poor Ophelia, I Knew Thee Well’: Gender, Madness, and the Body in Shakespeare’s </w:t>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shakespeare’s </w:t>
       </w:r>
       <w:r w:rsidRPr="002B6F0B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Hamlet</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8A386C" w14:textId="77777777" w:rsidR="002B6F0B" w:rsidRPr="002B6F0B" w:rsidRDefault="002B6F0B" w:rsidP="002B6F0B">
-[...73 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="042ABB86" w14:textId="640586B0" w:rsidR="006A7E06" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Jessica McKenzie</w:t>
+      </w:r>
+      <w:r w:rsidR="000C06D8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seton Hall </w:t>
+      </w:r>
+      <w:r w:rsidR="000C06D8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7668C41D" w14:textId="77777777" w:rsidR="006A7E06" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3894D5" w14:textId="78015C93" w:rsidR="006A7E06" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6D10">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Invisible Illness: Through the eyes of Shakespeare’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6F0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="002B6F0B">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Romeo and Juliet</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D391D60" w14:textId="4AE415B7" w:rsidR="00106360" w:rsidRDefault="000C06D8" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ulie Shields</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7E06">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, Independent Scholar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BE0208" w14:textId="77777777" w:rsidR="00106360" w:rsidRPr="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EF92B7" w14:textId="77777777" w:rsidR="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4447A48D" w14:textId="58CEF73C" w:rsidR="006A7E06" w:rsidRDefault="00956AE3" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bodies in Medieval Britain</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7E06">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B809595" w14:textId="3331F0EF" w:rsidR="006A7E06" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: </w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Christian Gobel, Assumption University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF73F3B" w14:textId="6E0D3FB3" w:rsidR="006A7E06" w:rsidRPr="00CB7B46" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E41ACEC" w14:textId="77777777" w:rsidR="006A7E06" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6881BBDC" w14:textId="10F73D4C" w:rsidR="006A7E06" w:rsidRPr="000C06D8" w:rsidRDefault="006A7E06" w:rsidP="000C06D8">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Glossing Trans Bodies in Early Medieval England</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C821578" w14:textId="77777777" w:rsidR="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Jonathan Davis-Secord, University of New Mexico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FB4E3F" w14:textId="77777777" w:rsidR="006A7E06" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BC55E7" w14:textId="08398777" w:rsidR="006A7E06" w:rsidRPr="000C06D8" w:rsidRDefault="006A7E06" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sirens, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Shape-Shifters</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, and Saints: The Female Body in Early Irish Literature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="000F34F3">
-[...33 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5C380B" w14:textId="77777777" w:rsidR="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:t>June-Ann Greeley, Sacred Heart University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52382CD9" w14:textId="1367B374" w:rsidR="006A7E06" w:rsidRDefault="006A7E06" w:rsidP="006A7E06">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA2EB6C" w14:textId="77777777" w:rsidR="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Julian of Norwich: A World of Body and Blood”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276E3F23" w14:textId="564682BD" w:rsidR="006450AC" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Jennifer May, Gordon-Conwell Theological Seminary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4766F2DB" w14:textId="77777777" w:rsidR="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9DE093" w14:textId="77777777" w:rsidR="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Unbound: Tracing Margery Kempe's Scars”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E50E6E" w14:textId="1C986C87" w:rsidR="00956AE3" w:rsidRPr="00DD6D10" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Keri Nicole Woody, Winthrop University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C541DEC" w14:textId="3CBD49A2" w:rsidR="00956AE3" w:rsidRPr="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16659B1B" w14:textId="77777777" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7241CD54" w14:textId="77777777" w:rsidR="00913E23" w:rsidRPr="00106360" w:rsidRDefault="00913E23" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246C04ED" w14:textId="77777777" w:rsidR="0059543D" w:rsidRPr="00770BF3" w:rsidRDefault="00D4105A" w:rsidP="00E55115">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Friday Session II: 11:05 – 12:25 PM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F05B89C" w14:textId="77777777" w:rsidR="00D4105A" w:rsidRDefault="00D4105A" w:rsidP="007D73DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79882191" w14:textId="77777777" w:rsidR="00D4105A" w:rsidRDefault="00D4105A" w:rsidP="007D73DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1B69EC" w14:textId="2025C8CC" w:rsidR="00106360" w:rsidRDefault="00956AE3" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...43 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Judaism and Islam</w:t>
+      </w:r>
+      <w:r w:rsidR="00106360">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BB33BE" w14:textId="17298CDA" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: </w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meriem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Pagès</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, Keene State College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BCAB8F" w14:textId="0AD21925" w:rsidR="00106360" w:rsidRPr="002D0FF0" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0E54E2" w14:textId="77777777" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDB23F7" w14:textId="77777777" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7E281C" w14:textId="77777777" w:rsidR="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtitleChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Tell Thy Story: The Jew as Other in </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F34F3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...535 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pericles</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtitleChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A022D15" w14:textId="130C7FC8" w:rsidR="00106360" w:rsidRPr="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Dov Rabinowitz, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70886E6B" w14:textId="77777777" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F204A3D" w14:textId="77777777" w:rsidR="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">“Women’s Bodies in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Nahmanides</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>’ Thought”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D18159C" w14:textId="77777777" w:rsidR="00791991" w:rsidRDefault="00791991" w:rsidP="00791991">
-[...24 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5F376139" w14:textId="0AA73C9D" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Jessenia Rodriguez Suarez, University of Puerto Rico, Rio Piedras Campus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786FAB7E" w14:textId="77777777" w:rsidR="005B6C29" w:rsidRDefault="005B6C29" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4420301F" w14:textId="77777777" w:rsidR="00956AE3" w:rsidRPr="00DD6D10" w:rsidRDefault="005B6C29" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Agency and Affect: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Qiyān</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Performative Sincerity, and the Subversion of Class”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378243C7" w14:textId="1810F4D4" w:rsidR="005B6C29" w:rsidRPr="00956AE3" w:rsidRDefault="005B6C29" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00956AE3" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Radman Rasti, Texas Tech University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A99B9AC" w14:textId="77777777" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2674DFE4" w14:textId="77777777" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBDF096" w14:textId="73640B7E" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6C29">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edieval </w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Monasticism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC3A4A0" w14:textId="5AE595D0" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: </w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Philip O’Mara, Bridgewater College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658F6AF6" w14:textId="14DA9A27" w:rsidR="00106360" w:rsidRPr="00CB7B46" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00956AE3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A073B3B" w14:textId="77777777" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12781470" w14:textId="77777777" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212A37DC" w14:textId="6A14B27F" w:rsidR="00956AE3" w:rsidRDefault="00956AE3" w:rsidP="00956AE3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6C7B">
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...20 lines deleted...]
-      </w:pPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Tempus fugit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">“Agency and Affect: </w:t>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>: The Hours of a Benedictine Day”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BE371C" w14:textId="7E558193" w:rsidR="00106360" w:rsidRDefault="00CE6C7B" w:rsidP="00CE6C7B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Paulette Barton</w:t>
+      </w:r>
+      <w:r w:rsidR="00106360">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6C29">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Independent Scholar</w:t>
+      </w:r>
+      <w:r w:rsidR="00106360">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64550CEE" w14:textId="77777777" w:rsidR="00106360" w:rsidRDefault="00106360" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7DD3C9" w14:textId="77777777" w:rsidR="00CE6C7B" w:rsidRPr="00DD6D10" w:rsidRDefault="00CE6C7B" w:rsidP="00CE6C7B">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Monastic Reform and the Emergence of Medieval German Literature”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230537F2" w14:textId="77777777" w:rsidR="00CE6C7B" w:rsidRPr="002B6F0B" w:rsidRDefault="00CE6C7B" w:rsidP="00CE6C7B">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kate DeVane Brown, Gordon-Conwell Theological Seminary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A63F9A0" w14:textId="45C58C6A" w:rsidR="008813D8" w:rsidRDefault="00106360" w:rsidP="00CE6C7B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5CDBFC" w14:textId="77777777" w:rsidR="000E325B" w:rsidRPr="00C706F0" w:rsidRDefault="000E325B" w:rsidP="003C10C1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77838C2A" w14:textId="77777777" w:rsidR="006D3142" w:rsidRPr="00C706F0" w:rsidRDefault="006D3142" w:rsidP="003C10C1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371B433B" w14:textId="77777777" w:rsidR="00504CC1" w:rsidRDefault="00504CC1" w:rsidP="00504CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2727CF54" w14:textId="0B10364F" w:rsidR="00C0574E" w:rsidRPr="001E1595" w:rsidRDefault="00C0574E" w:rsidP="00106360">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B477C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12:30 – 1:30 PM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B477C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B477C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877B3B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lunch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B605F00" w14:textId="7567710A" w:rsidR="00C0574E" w:rsidRDefault="00C0574E" w:rsidP="00A77550">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C688CC3" w14:textId="71ECDFB1" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="00A77550">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="274E74C0" w14:textId="07E1AF83" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="00A77550">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7816EC2F" w14:textId="226FBEBD" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="00A77550">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F50F49" w14:textId="31D1CD92" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="00A77550">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C471B3" w14:textId="664A8F61" w:rsidR="00C1437A" w:rsidRDefault="00C1437A" w:rsidP="00F72F81"/>
+    <w:p w14:paraId="02CCA9F9" w14:textId="00A15CB9" w:rsidR="00C1437A" w:rsidRDefault="00C1437A" w:rsidP="00F72F81"/>
+    <w:p w14:paraId="496EDF94" w14:textId="3D840E58" w:rsidR="00C1437A" w:rsidRDefault="00C1437A" w:rsidP="00A77550">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E272E0C" w14:textId="101E414D" w:rsidR="00C1437A" w:rsidRDefault="00C1437A" w:rsidP="00A77550">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7021C18E" w14:textId="77777777" w:rsidR="00291879" w:rsidRDefault="00291879" w:rsidP="00877B3B"/>
+    <w:p w14:paraId="4A1CF406" w14:textId="77777777" w:rsidR="00CE6C7B" w:rsidRPr="00CE6C7B" w:rsidRDefault="00CE6C7B" w:rsidP="00CE6C7B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6C7B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Margaret Cavendish’s Trans Kabbalah”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A39D45A" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00877B3B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA2BB43" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRPr="00911294" w:rsidRDefault="00A06DD9" w:rsidP="00877B3B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E9DC964" w14:textId="5591815F" w:rsidR="001E1595" w:rsidRPr="00CE6C7B" w:rsidRDefault="001E1595" w:rsidP="00F27763">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Keynote Address by</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6C7B" w:rsidRPr="00CE6C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Colby Gordon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63331965" w14:textId="77777777" w:rsidR="00C970DD" w:rsidRDefault="00C970DD" w:rsidP="001E1595">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654B36E0" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="001E1595">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6F7B6C" w14:textId="5C44ED13" w:rsidR="00504CC1" w:rsidRPr="0014520A" w:rsidRDefault="00106360" w:rsidP="001E1595">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014520A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2883">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ason Library Room 240</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C82D94E" w14:textId="77777777" w:rsidR="00C970DD" w:rsidRPr="001E1595" w:rsidRDefault="00C970DD" w:rsidP="001E1595">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C81FA7" w14:textId="71EC9E41" w:rsidR="00C970DD" w:rsidRDefault="00911294" w:rsidP="0064254C">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911294">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FRIDAY</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> APRIL 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4405">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004136F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004136F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-3:</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004136F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC7D528" w14:textId="5062552A" w:rsidR="0064254C" w:rsidRDefault="0064254C" w:rsidP="0064254C">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53613537" w14:textId="77777777" w:rsidR="0064254C" w:rsidRDefault="0064254C" w:rsidP="0064254C">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA19C39" w14:textId="19BE7354" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="0064254C">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A36C1D4" w14:textId="34E5F98E" w:rsidR="0064254C" w:rsidRPr="0064254C" w:rsidRDefault="00CE6C7B" w:rsidP="0064254C">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75A391C7" wp14:editId="3A367F44">
+            <wp:extent cx="2784763" cy="2961005"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="348384810" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="348384810" name="Picture 348384810"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2832581" cy="3011849"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A3C7FB" w14:textId="6839B196" w:rsidR="000D62CC" w:rsidRDefault="000D62CC" w:rsidP="006515C8">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFE0FDA" w14:textId="77777777" w:rsidR="0064254C" w:rsidRDefault="0064254C" w:rsidP="00CE6C7B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442CCFB6" w14:textId="26E1F521" w:rsidR="008813D8" w:rsidRPr="00CE6C7B" w:rsidRDefault="00CE6C7B" w:rsidP="00CE6C7B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:color w:val="202124"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6C7B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>Colby Gordon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F507A1">
+        <w:rPr>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an Associate Professor in the Department of Literatures in English at Bryn Mawr College. With Simone Chess and Will Fisher, he edited a special issue of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F507A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F507A1">
+        <w:rPr>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F507A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>Journal for Early Modern Cultural Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F507A1">
+        <w:rPr>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on early modern trans studies, the first published collection to bring the conceptual vocabulary of trans studies into the analysis of gender in early modern literature and culture. In 2022, the Shakespeare Association of America named his essay "A Woman's Prick" the winner of its Innovative Article Award. His first book, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F507A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>Glorious Bodies: Trans Theology and Renaissance Literature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F507A1">
+        <w:rPr>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>, is forthcoming from the University of Chicago Press. He is currently at work on a second monograph entitled </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F507A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>The Trans Debate and the Jewish Question</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F507A1">
+        <w:rPr>
+          <w:color w:val="202124"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416F7F4F" w14:textId="1635DFF8" w:rsidR="00A5218C" w:rsidRPr="00246FEA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>TRADITIONAL SPINNING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8EB298" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRPr="00246FEA" w:rsidRDefault="00DD62EA" w:rsidP="00A5218C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13CFFF50" w14:textId="0790A3FF" w:rsidR="00DD62EA" w:rsidRPr="00246FEA" w:rsidRDefault="00DD62EA" w:rsidP="00A5218C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Talk and Workshop with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>Richena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Curphey</w:t>
+      </w:r>
+      <w:r w:rsidR="00246FEA" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Allison</w:t>
+      </w:r>
+      <w:r w:rsidR="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00246FEA" w:rsidRPr="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BF4EB4" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00F27763">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC0A92D" w14:textId="361720A4" w:rsidR="00A5218C" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="380CCE32" wp14:editId="234C1047">
+            <wp:extent cx="5943600" cy="5943600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="133298412" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="133298412" name="Picture 133298412"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="5943600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16242EA1" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00F27763">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597937F2" w14:textId="2A7189C1" w:rsidR="00A5218C" w:rsidRPr="00A5218C" w:rsidRDefault="00DD62EA" w:rsidP="00A5218C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Morrison</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5218C" w:rsidRPr="00A5218C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hall </w:t>
+      </w:r>
+      <w:r w:rsidR="00246FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>109</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F86E9A" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRPr="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00A5218C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C4720A" w14:textId="6C73C518" w:rsidR="00A5218C" w:rsidRPr="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00A5218C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5218C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>3:30-4:45 PM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC8D948" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00F27763">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277F09E6" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00F27763">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F998D34" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00F27763">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A28750" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00F27763">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518D7214" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00F27763">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1056AE" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00F27763">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F9BBCA" w14:textId="77777777" w:rsidR="00A5218C" w:rsidRDefault="00A5218C" w:rsidP="00F27763">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06423084" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRPr="007F3B0D" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>MEDIEVAL FEAST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344BE9EE" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5A2F38" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D2566E" w14:textId="31D8440C" w:rsidR="00A06DD9" w:rsidRDefault="00DF2883" w:rsidP="00DF2883">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Alumni Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22126A79" w14:textId="77777777" w:rsidR="00DF2883" w:rsidRDefault="00DF2883" w:rsidP="00DF2883">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A43D0DC" w14:textId="62E4B5A2" w:rsidR="00DF2883" w:rsidRPr="00121C08" w:rsidRDefault="00DF2883" w:rsidP="00DF2883">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>232 Main Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535077B6" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510D62E6" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0997ECF9" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16AAE743" wp14:editId="4118FCB3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>210185</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6134100" cy="4377690"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="575211185" name="Picture 575211185" descr="A painting of people at a table&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="575211185" name="Picture 575211185" descr="A painting of people at a table&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:grayscl/>
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6134100" cy="4377690"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246AB0A6" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C079FE1" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8D50D5" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3762C9E8" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E88A8B" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B17D85A" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD3D714" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EEE0C6" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2831E2D9" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD86D49" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E543D1" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3767688A" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15225824" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619C2708" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E924276" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0C7992" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A07B34" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A35754" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D59F865" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9B3472" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00380010" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F672905" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339DA266" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416BF567" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01ACD09D" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCBBFCB" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C89C7C1" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC1355D" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRPr="00750360" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750360">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Doors open at 6:00 PM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B29338A" w14:textId="77777777" w:rsidR="00A06DD9" w:rsidRDefault="00A06DD9" w:rsidP="00A06DD9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C30C578" w14:textId="77777777" w:rsidR="006646E2" w:rsidRDefault="006646E2" w:rsidP="00504CC1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B7F356" w14:textId="77777777" w:rsidR="0064254C" w:rsidRDefault="0064254C" w:rsidP="00504CC1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E7B812" w14:textId="77777777" w:rsidR="00F72F81" w:rsidRDefault="00F72F81" w:rsidP="00504CC1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E7EC47" w14:textId="1B316B95" w:rsidR="005B130A" w:rsidRPr="00504CC1" w:rsidRDefault="005B130A" w:rsidP="00C970DD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B77E75">
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SATURDAY </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>APRIL 11, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F60297" w14:textId="7C3A3BD2" w:rsidR="00542405" w:rsidRDefault="00542405" w:rsidP="00542405">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6115D62E" w14:textId="77777777" w:rsidR="00E0541D" w:rsidRDefault="00E0541D" w:rsidP="00542405">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE4D57D" w14:textId="09F2374A" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="00291879">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8:30 AM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Coffee</w:t>
+      </w:r>
+      <w:r w:rsidR="00291879">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Registration: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2883">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Morrison 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2883" w:rsidRPr="00DF2883">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00620F70">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Registration available throughout the day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5387121E" w14:textId="302C5E1D" w:rsidR="00A23446" w:rsidRDefault="00A23446" w:rsidP="005B130A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="312352FB" w14:textId="77777777" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="005B130A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06603810" w14:textId="77777777" w:rsidR="005B130A" w:rsidRPr="00770BF3" w:rsidRDefault="005B130A" w:rsidP="005B130A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770BF3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Saturday Session III: 9:00 – 10:20 AM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3453703E" w14:textId="2E8BF948" w:rsidR="005B130A" w:rsidRDefault="005B130A" w:rsidP="005B130A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578E7037" w14:textId="77777777" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="00D815C2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C10772E" w14:textId="03E1720C" w:rsidR="00913E23" w:rsidRDefault="00DD62EA" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Chaucer</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E23">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB8E7DE" w14:textId="266D357A" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Rachael K. Warmington</w:t>
+      </w:r>
+      <w:r w:rsidR="00381774">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2883">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A4066A" w14:textId="660CAA17" w:rsidR="00913E23" w:rsidRPr="00CB7B46" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D96F763" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3593FADF" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRPr="00DD6D10" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hard, Risky, and Worth It: A Dantean Ideal and a Chaucerian </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:t>Qiyān</w:t>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Responsee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...106 lines deleted...]
-        <w:contextualSpacing/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618AE81A" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRPr="00D654A4" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Philip F. O’Mara, Bridgewater College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B54484" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D16149A" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The Noble Monk and the Wealthy Friar: Structural Contradictions in Religious</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451222D7" w14:textId="43212126" w:rsidR="00913E23" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...621 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orders as Examined by Chaucer’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808FC">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>General Prologue</w:t>
       </w:r>
-      <w:r w:rsidR="00D654A4" w:rsidRPr="00DD6D10">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="63CF765C" w14:textId="28BA5C64" w:rsidR="00913E23" w:rsidRPr="00DD62EA" w:rsidRDefault="00DF2883" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD62EA" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bri</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>gid McGlone, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FC8E13" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCBA77F" w14:textId="12FA5511" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562EBAD2" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Exploring Medieval and Renaissance Art</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182D7234" w14:textId="797B6A3A" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Moderator:</w:t>
+      </w:r>
+      <w:r w:rsidR="0091318E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Radman Rasti, Texas Tech University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2282F6C1" w14:textId="42CDCF0E" w:rsidR="00913E23" w:rsidRPr="00CB7B46" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154116FE" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFB5C5E" w14:textId="7BE1979F" w:rsidR="00913E23" w:rsidRPr="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The Illuminations of St. Hildegard of Bingen as Proto-Modern Art”</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E23">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9FB8D6" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Thomas Deignan, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC84A11" w14:textId="77777777" w:rsidR="00913E23" w:rsidRPr="00977EC3" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D29B019" w14:textId="2D5281B8" w:rsidR="00913E23" w:rsidRPr="00DF2883" w:rsidRDefault="00913E23" w:rsidP="00DF2883">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA" w:rsidRPr="001212CE">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Gilded Devotion: The Reliquary Shrine of Elizabeth of Hungary"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D99C601" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001212CE">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Meredith Vigan-Wilbur, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB4870A" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3A74CD" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Woman </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">errified Mark Twain and Titian – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayers of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acts and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1C85D1" w14:textId="6F9FAC58" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ystery of “Venus of Urbino” – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntangling the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ystery</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718CA497" w14:textId="77777777" w:rsidR="00D654A4" w:rsidRDefault="00D654A4" w:rsidP="00791991">
-[...22 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w14:paraId="2280B870" w14:textId="47954E08" w:rsidR="00DD62EA" w:rsidRPr="00D654A4" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Igor V. Chernyavskiy, Independent Scholar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63556481" w14:textId="00281AD3" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFD9642" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C872E78" w14:textId="5B487A77" w:rsidR="00291879" w:rsidRDefault="00291879" w:rsidP="00E0541D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6315F211" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00E0541D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483B2947" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00E0541D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE527A8" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00E0541D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AF49EB" w14:textId="77777777" w:rsidR="007B2F85" w:rsidRPr="0067567F" w:rsidRDefault="007B2F85" w:rsidP="001B57CF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56593FFB" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="0064714C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7FBFE5" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="0064714C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35006BF0" w14:textId="77777777" w:rsidR="00871451" w:rsidRDefault="00871451" w:rsidP="0064714C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C174EBB" w14:textId="77777777" w:rsidR="00871451" w:rsidRDefault="00871451" w:rsidP="0064714C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6166E300" w14:textId="77777777" w:rsidR="00871451" w:rsidRDefault="00871451" w:rsidP="0064714C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24786DC1" w14:textId="77777777" w:rsidR="00871451" w:rsidRDefault="00871451" w:rsidP="0064714C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428F7058" w14:textId="38F85FCB" w:rsidR="0079171B" w:rsidRPr="0064714C" w:rsidRDefault="005B130A" w:rsidP="0064714C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770BF3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Saturday Session IV: 10:35 – 11:55 AM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D5C0B4" w14:textId="5602A3E5" w:rsidR="007467DE" w:rsidRDefault="007467DE" w:rsidP="005B130A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E567297" w14:textId="77777777" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="005B130A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C04A14F" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="242424"/>
           <w:u w:val="single"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...9 lines deleted...]
-          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F431CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
           <w:u w:val="single"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...92 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Renaissance, Not Shakespeare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D0ECEF" w14:textId="5208299D" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Jessica McKenzie, Seton Hall University</w:t>
+      </w:r>
+      <w:r w:rsidR="00381774">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181E53EF" w14:textId="29F3EEE4" w:rsidR="00913E23" w:rsidRPr="00CB7B46" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E86B9C2" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719141AF" w14:textId="1E89C93F" w:rsidR="00913E23" w:rsidRDefault="00DD62EA" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...490 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">“Bodily Appetites in Thomas Middleton's </w:t>
       </w:r>
       <w:r w:rsidRPr="00024F63">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>A Chaste Maid in Cheapside</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="00913E23">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A3AD69" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-[...45 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Robert Kellerman, University of Maine at Augusta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA23364" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B95A687" w14:textId="6387B3AF" w:rsidR="00DD62EA" w:rsidRDefault="00913E23" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="002808FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6D10">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00DD62EA" w:rsidRPr="00DD6D10">
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Cursing the Time</w:t>
       </w:r>
-      <w:r w:rsidR="002808FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6D10">
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DD62EA" w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>: Queer Temporality and Reproduction in Richard Barnfield’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429A4198" w14:textId="680537DC" w:rsidR="00913E23" w:rsidRPr="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00024F63">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>The Affectionate Shepheard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D33BE3" w14:textId="1697EACE" w:rsidR="00913E23" w:rsidRPr="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Francis Edward Nicolas III, University of Maine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAD3ADE" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11939447" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>You Are What You Eat: Maize, Cannibalism, and Communion in 16th Century</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54932F19" w14:textId="65AC2B74" w:rsidR="00DD62EA" w:rsidRPr="00DD6D10" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Highland Guatemala”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05681278" w14:textId="77777777" w:rsidR="00DD62EA" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Kendall Rander, Sweet Briar College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561BD89B" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0551833C" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23244EDE" w14:textId="4C918FB8" w:rsidR="00913E23" w:rsidRPr="0095712A" w:rsidRDefault="00DD62EA" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Medieval Romance and Its Discontents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F26BB9" w14:textId="07304E78" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Mallory K. Warner, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691B6036" w14:textId="47BE89BE" w:rsidR="00913E23" w:rsidRPr="00CB7B46" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62EA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A46E6CF" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB52336" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00DD62EA" w:rsidP="00DD62EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>I Tell the Truth Without Fail or Foul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>: Dissecting Gender Dynamics and Masculinity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7C6137" w14:textId="4C14D5DD" w:rsidR="00DD62EA" w:rsidRPr="00560E42" w:rsidRDefault="00DD62EA" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Marie de France’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Lanval'”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176BC3FC" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Carter Bryant, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389704D3" w14:textId="2666819E" w:rsidR="00913E23" w:rsidRPr="00550969" w:rsidRDefault="00913E23" w:rsidP="00550969">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="tabchar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127CAF9C" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman (Body CS)"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC473F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman (Body CS)"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“Reject Modernity, Embrace Tradition: How Lancelot’s Sins and Monastic Re-Birth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF18A7B" w14:textId="5469ADE4" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC473F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman (Body CS)"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Influenced Art and Politics in the Victorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Era”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24735F5F" w14:textId="23D2CBB9" w:rsidR="00EE07B9" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Megan Laterra</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E23">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, Seton Hall University</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E23">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F33F92" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048B0C3A" w14:textId="37A32941" w:rsidR="0067567F" w:rsidRDefault="0067567F" w:rsidP="00EE07B9">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09726394" w14:textId="77777777" w:rsidR="00E0541D" w:rsidRDefault="00E0541D" w:rsidP="00EE07B9">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFD2F81" w14:textId="77777777" w:rsidR="00326F65" w:rsidRDefault="00326F65" w:rsidP="00EE07B9">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="793B1ABA" w14:textId="350B10AA" w:rsidR="005572EA" w:rsidRPr="004F0026" w:rsidRDefault="0067567F" w:rsidP="00B202CF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B477C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B477C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0 – 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B477C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B477C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3EC6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4A61">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3EC6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>unch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0C7524" w14:textId="51A1E15A" w:rsidR="00913E23" w:rsidRDefault="002709CB" w:rsidP="00550969">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CC4BD0" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F845DF" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21000DEC" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50EDC36E" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F240A5" w14:textId="0D85612D" w:rsidR="00196B30" w:rsidRDefault="0079171B" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770BF3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Saturday Session V: 1:30 – 2:50 PM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0A58BC" w14:textId="77777777" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E955779" w14:textId="77777777" w:rsidR="00651219" w:rsidRPr="00196B30" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11658358" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Getting Medieval and Renaissance, a Student Session</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F40058" w14:textId="7F9BEFDD" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: </w:t>
+      </w:r>
+      <w:r w:rsidR="00550969">
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Angela Jane Weisl, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BE2156" w14:textId="2020EF29" w:rsidR="00913E23" w:rsidRPr="00CB7B46" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00550969">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7311B343" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F77EF7" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>A Romantic Revolt: The Courtly Power Struggle in Seventeenth Century Seduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CC17FB" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Poetry”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3030A49A" w14:textId="30C64183" w:rsidR="00550969" w:rsidRPr="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Emma Cowhig, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E17A36E" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CA9A1D" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approaching Classics with Caution in John Milton’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F431CD">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Affectionate Shepheard</w:t>
+        <w:t>Paradise Lost</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8A5FCF" w14:textId="77777777" w:rsidR="00F431CD" w:rsidRDefault="00F431CD" w:rsidP="00F431CD">
-[...22 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="45563220" w14:textId="2CB6E49A" w:rsidR="004322C2" w:rsidRDefault="00550969" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Alexa Haidacher</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E23">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004322C2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Seton Hall</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E23">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721848D4" w14:textId="77777777" w:rsidR="004322C2" w:rsidRDefault="004322C2" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650A42A6" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6D10">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...575 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Examining Maria's Significance: Complexity, Balance, and Will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Shakespeare’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6493385E" w14:textId="55ABC6E0" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F431CD">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Paradise Lost</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Twelfth Night</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB29D03" w14:textId="77777777" w:rsidR="00F431CD" w:rsidRDefault="00F431CD" w:rsidP="00F431CD">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="2D2C388D" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Maxine Kunz, Seton Hall University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9E8F6C" w14:textId="2BA550A6" w:rsidR="00F431CD" w:rsidRDefault="002808FC" w:rsidP="00F431CD">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="207C8C19" w14:textId="77777777" w:rsidR="004322C2" w:rsidRDefault="004322C2" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD048F1" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00F431CD" w:rsidRPr="00DD6D10">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Morality of Medieval Magic in Medicine”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA52E29" w14:textId="3D06543C" w:rsidR="00913E23" w:rsidRDefault="00550969" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Jacob Mudd</w:t>
+      </w:r>
+      <w:r w:rsidR="004322C2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, Seton Hall University</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E23">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6888B9F0" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00550969">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5E486E" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4424B71C" w14:textId="2930B423" w:rsidR="00913E23" w:rsidRDefault="004322C2" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medieval </w:t>
+      </w:r>
+      <w:r w:rsidR="00550969">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Philosophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D40E376" w14:textId="77777777" w:rsidR="00550969" w:rsidRPr="000F34F3" w:rsidRDefault="00913E23" w:rsidP="00550969">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: </w:t>
+      </w:r>
+      <w:r w:rsidR="00550969">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>James Howard Buckingham, Independent Scholar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A20F05B" w14:textId="624202CB" w:rsidR="00913E23" w:rsidRPr="00CB7B46" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00550969">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB188C7" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252541AE" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“Visions and Martyrs and Ecstasies, Oh My! Putting Medieval Women on Your</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5901EDF7" w14:textId="21557AC4" w:rsidR="00550969" w:rsidRPr="00DD6D10" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Philosophy Syllabus Without It Getting Too Weird”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E905F61" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kelsey Boor, Boston College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CBFEAA" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1044FC38" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“Logic or Grammar? Anselm’s Use of the Infinite Pronoun "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>aliquid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Proslogion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7660D3C0" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Christian Gobel, Assumption University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0352990C" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFDF566" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D741A6B" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E94B8DF" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F99A9E6" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9C9A50" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D081577" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE64146" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71533778" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0112E81F" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1913A6" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E31E3A" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54762347" w14:textId="2391CAAC" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The Comics Get Medieval at Keene State 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E019D3" w14:textId="10102289" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Moderator: Michael A. Torregrossa, Bristol Community College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8484B1" w14:textId="5A2F7E26" w:rsidR="00550969" w:rsidRPr="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morrison </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4A61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E03FF07" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD134AB" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cartographics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>: Comics, Maps, and Storytelling”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD07308" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Natalia Colón Alvarez, Columbus College of Art and Design</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750E4222" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA99E47" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“From Green Knight to Dark Knight: How the Medieval Romance Quest Continues in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7998E7ED" w14:textId="292A1516" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Modern Comics”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55459E2B" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Oisin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>McGillion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hughes, University of Turku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03234D40" w14:textId="6AD1B1D5" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBEDAAE" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Twelfth Night</w:t>
-[...281 lines deleted...]
-        <w:t>“Logic or Grammar? Anselm’s Use of the Infinite Pronoun "</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">“Boys in the Wood: Embodiment and Perception from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bisclavret </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Blackwater</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556A37B4" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Carlos A. González, Harvard University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D3D4EA" w14:textId="66E7DAD1" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095CF3E5" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">“Once and Future: Comics Adaptations of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD6D10">
-[...7 lines deleted...]
-        <w:t>aliquid</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medievalisms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD6D10">
-[...79 lines deleted...]
-        <w:contextualSpacing/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Screen”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCD904E" w14:textId="77777777" w:rsidR="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Michael A. Torregrossa, Bristol Community College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4B35F4" w14:textId="1525C161" w:rsidR="00550969" w:rsidRPr="00550969" w:rsidRDefault="00550969" w:rsidP="00550969">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14140043" w14:textId="77777777" w:rsidR="00913E23" w:rsidRPr="00CB7B46" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...222 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7B46">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C24BC9" w14:textId="4E001E22" w:rsidR="00D90084" w:rsidRPr="004B623F" w:rsidRDefault="003C10C1" w:rsidP="004B623F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488F8BC1" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00FA10C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541474A1" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00FA10C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D3B30A" w14:textId="45F145ED" w:rsidR="00196B30" w:rsidRPr="00770BF3" w:rsidRDefault="00196B30" w:rsidP="00FA10C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770BF3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Saturday Session VI: 3:00 – 4:20 PM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B884F18" w14:textId="77777777" w:rsidR="00196B30" w:rsidRDefault="00196B30" w:rsidP="00196B30">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FF3FF4" w14:textId="77777777" w:rsidR="00220FCC" w:rsidRDefault="00220FCC" w:rsidP="00196B30">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="283" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117873C7" w14:textId="77777777" w:rsidR="0006439F" w:rsidRDefault="0006439F" w:rsidP="00D90084">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063E4226" w14:textId="6DE4466D" w:rsidR="00913E23" w:rsidRDefault="004322C2" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Medievalism</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E23">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7C7084" w14:textId="6AB3F2A8" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: </w:t>
+      </w:r>
+      <w:r w:rsidR="00651219">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Carter Bryant</w:t>
+      </w:r>
+      <w:r w:rsidR="00381774">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF338E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seton Hall </w:t>
+      </w:r>
+      <w:r w:rsidR="00381774">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F54115" w14:textId="51A669B1" w:rsidR="00913E23" w:rsidRPr="00CB7B46" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Morrison 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00651219">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CEA742" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A637AC" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“Rethinking the Myth of Arthur: Expanding Voices in Arthurian Adaptations and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04024B01" w14:textId="0BB27B55" w:rsidR="00651219" w:rsidRPr="00DD6D10" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Appropriations”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEE59B1" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rachael K. Warmington, Seton Hall University </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16492738" w14:textId="77777777" w:rsidR="00913E23" w:rsidRDefault="00913E23" w:rsidP="00913E23">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AECA1E8" w14:textId="397E97B8" w:rsidR="00651219" w:rsidRPr="00DD6D10" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Hell Is a Campus” Dark Academic Fantasy Novels and Their Use of Dante’s Inferno”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379826E8" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mallory K. Warner, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BFEBCD" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B95F71A" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-[...23 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Terra Incognita Australis:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Finding Medieval Antarctica”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1285557A" w14:textId="77777777" w:rsidR="00D654A4" w:rsidRDefault="00D654A4" w:rsidP="00791991">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A19DA17" w14:textId="4062B99E" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Angela Jane Weisl, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC7A773" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AA7A28" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08655665" w14:textId="67F4F7EE" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unlocking The Secrets of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Beowulf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17731A5E" w14:textId="51B7B304" w:rsidR="00560E42" w:rsidRPr="00560E42" w:rsidRDefault="00560E42" w:rsidP="00791991">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72F593A6" w14:textId="1974271B" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator: Meriem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Pagès</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>, Keene State College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463F1941" w14:textId="17AD36A8" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>Morrison 206</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1F2EF2" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
-          <w:kern w:val="0"/>
-[...35 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A779CA9" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">“The Hidden Hoard of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Beowulf</w:t>
       </w:r>
-      <w:r w:rsidR="002808FC">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>—To See the Unseen and To Unsee the Seen—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544C4477" w14:textId="77F6D418" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Unlocking the Past with Three Keys: Spacing, Letter Runes &amp; Echo Marks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:spacing w:val="3"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00560E42" w:rsidRPr="00DD6D10">
+    <w:p w14:paraId="3CC3249D" w14:textId="6EAD6CA3" w:rsidR="00BE3B5D" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD6D10">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>James Howard Buckingham, Independent Scholar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2D9770" w14:textId="77777777" w:rsidR="00BE3B5D" w:rsidRDefault="00BE3B5D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A7401E" w14:textId="17705DB9" w:rsidR="00F542A0" w:rsidRDefault="00BE3B5D" w:rsidP="00F542A0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00654EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>JOIN US FOR MEDIEVAL FUN WITH SIR BRIAN AND LADY EVELYN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381C481C" w14:textId="77777777" w:rsidR="00F542A0" w:rsidRDefault="00F542A0" w:rsidP="00F542A0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCE0682" w14:textId="77777777" w:rsidR="00F542A0" w:rsidRDefault="00F542A0" w:rsidP="00F542A0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53238C96" wp14:editId="6CDA17EC">
+            <wp:extent cx="3683000" cy="5524500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="679296883" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="679296883" name="Picture 679296883"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3683000" cy="5524500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3B91F7" w14:textId="77777777" w:rsidR="00F542A0" w:rsidRDefault="00F542A0" w:rsidP="00F542A0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F529139" w14:textId="1AFFBC52" w:rsidR="00F542A0" w:rsidRPr="00F542A0" w:rsidRDefault="00F542A0" w:rsidP="00F542A0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F542A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>orrison Hall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F542A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 109</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2155FA3C" w14:textId="77777777" w:rsidR="00F542A0" w:rsidRPr="00F542A0" w:rsidRDefault="00F542A0" w:rsidP="00F542A0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC70D82" w14:textId="76EBDF8E" w:rsidR="00654EC7" w:rsidRPr="00F542A0" w:rsidRDefault="00F542A0" w:rsidP="00F542A0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F542A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>ALL DAY SATURDAY</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF338E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211B38B5" w14:textId="77777777" w:rsidR="00654EC7" w:rsidRDefault="00654EC7" w:rsidP="00121C08">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440E8025" w14:textId="77777777" w:rsidR="00654EC7" w:rsidRDefault="00654EC7" w:rsidP="00121C08">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="AR JULIAN" w:hAnsi="AR JULIAN"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7626091E" w14:textId="34465EDE" w:rsidR="007467DE" w:rsidRPr="007467DE" w:rsidRDefault="007467DE" w:rsidP="00BF338E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00854586">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Forum Advisory Board</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would like to thank the following people for their hard work and support of the Forum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C38C6CD" w14:textId="77777777" w:rsidR="007467DE" w:rsidRPr="007467DE" w:rsidRDefault="007467DE" w:rsidP="007467DE">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7979ECCE" w14:textId="77777777" w:rsidR="00A9415A" w:rsidRDefault="00A9415A" w:rsidP="00854586">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7FFA30" w14:textId="77777777" w:rsidR="0091318E" w:rsidRDefault="0091318E" w:rsidP="00854586">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3539DAB1" w14:textId="3D0CF047" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Don</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4A61">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ald</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Birx, President, Keene State College and Plymouth State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262A129A" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Kirsti Sandy, Provost, Keene State College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A08FBB" w14:textId="77777777" w:rsidR="00651219" w:rsidRDefault="00651219" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Karen Jennings, Dean of Faculty Development, the Liberal Arts, and Curricular Innovation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2378C469" w14:textId="3F7F5304" w:rsidR="00096E32" w:rsidRDefault="00854586" w:rsidP="00651219">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Russ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7B9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cobb, Marketing and Communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BBBAF4" w14:textId="4E3DF4BE" w:rsidR="00FA10C1" w:rsidRDefault="00FA10C1" w:rsidP="00A9415A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E3071F" w14:textId="77777777" w:rsidR="00A235A6" w:rsidRDefault="00A235A6" w:rsidP="00A9415A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389E1CBA" w14:textId="77777777" w:rsidR="007467DE" w:rsidRPr="007467DE" w:rsidRDefault="007467DE" w:rsidP="007467DE">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Forum Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C0E470" w14:textId="77777777" w:rsidR="007467DE" w:rsidRPr="007467DE" w:rsidRDefault="007467DE" w:rsidP="007467DE">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meriem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Pagès</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Department of English, Keene State College </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AD9961" w14:textId="77777777" w:rsidR="009B6125" w:rsidRPr="007467DE" w:rsidRDefault="009B6125" w:rsidP="00913E23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2191E8A0" w14:textId="77777777" w:rsidR="008A7D11" w:rsidRDefault="008A7D11" w:rsidP="00854586">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE0F065" w14:textId="77777777" w:rsidR="001471A1" w:rsidRPr="007467DE" w:rsidRDefault="001471A1" w:rsidP="001471A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Medieval and Renaissance Forum Advisory Board</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FBD1BA" w14:textId="55ED18AD" w:rsidR="001471A1" w:rsidRPr="007467DE" w:rsidRDefault="001471A1" w:rsidP="001471A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Robert Kellerman, University of Maine</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF338E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Augusta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A9B41F" w14:textId="730B1E07" w:rsidR="001471A1" w:rsidRDefault="001471A1" w:rsidP="001471A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Angela Jane Weisl, Seton Hall University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8BF91E" w14:textId="06B2C3CA" w:rsidR="00C150A2" w:rsidRPr="007467DE" w:rsidRDefault="00BF338E" w:rsidP="001471A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Mallory K. Warner, Seton Hall</w:t>
+      </w:r>
+      <w:r w:rsidR="00956A12">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266FE44D" w14:textId="77777777" w:rsidR="001471A1" w:rsidRDefault="001471A1" w:rsidP="007467DE">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7524AC89" w14:textId="77777777" w:rsidR="001471A1" w:rsidRDefault="001471A1" w:rsidP="00854586">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D948F7" w14:textId="77777777" w:rsidR="008A4A61" w:rsidRDefault="008A4A61" w:rsidP="007467DE">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Medieval and Renaissance Forum Intern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ECF076" w14:textId="730FAFAF" w:rsidR="008A4A61" w:rsidRPr="008A4A61" w:rsidRDefault="008A4A61" w:rsidP="007467DE">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Mary Scheidel, Keene State College Class 0f 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CE014B" w14:textId="77777777" w:rsidR="008A4A61" w:rsidRDefault="008A4A61" w:rsidP="008A4A61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F696DA8" w14:textId="77777777" w:rsidR="008A4A61" w:rsidRDefault="008A4A61" w:rsidP="008A4A61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A429E05" w14:textId="60D19856" w:rsidR="007467DE" w:rsidRPr="007467DE" w:rsidRDefault="007467DE" w:rsidP="007467DE">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Medieval Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219E4EC4" w14:textId="77777777" w:rsidR="007467DE" w:rsidRPr="007467DE" w:rsidRDefault="007467DE" w:rsidP="007467DE">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Brinda Charry, Department of English, Keene State College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CDD567" w14:textId="77777777" w:rsidR="007467DE" w:rsidRDefault="007467DE" w:rsidP="007467DE">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007467DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Nicholas Germana, Department of History, Keene State College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B9A792" w14:textId="0D5E4750" w:rsidR="00701496" w:rsidRDefault="00701496" w:rsidP="00C764A5">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E26F2C" w14:textId="2DCFE425" w:rsidR="00701496" w:rsidRDefault="00701496" w:rsidP="00C764A5">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B702E58" w14:textId="39AEA3B6" w:rsidR="00701496" w:rsidRDefault="00701496" w:rsidP="00C764A5">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCB4A5D" w14:textId="40F0DC67" w:rsidR="00701496" w:rsidRDefault="00701496" w:rsidP="00C764A5">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734436C1" w14:textId="1AF57411" w:rsidR="00701496" w:rsidRDefault="00701496" w:rsidP="00C764A5">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55725DA8" w14:textId="1F7FD9B0" w:rsidR="00701496" w:rsidRDefault="00701496" w:rsidP="00C764A5">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416930D2" w14:textId="4F0DED57" w:rsidR="007467DE" w:rsidRPr="0083371D" w:rsidRDefault="007467DE" w:rsidP="00C150A2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007467DE" w:rsidRPr="0083371D" w:rsidSect="00EF21E3">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgBorders w:offsetFrom="page">
+        <w:top w:val="weavingBraid" w:sz="12" w:space="24" w:color="auto"/>
+        <w:left w:val="weavingBraid" w:sz="12" w:space="24" w:color="auto"/>
+        <w:bottom w:val="weavingBraid" w:sz="12" w:space="24" w:color="auto"/>
+        <w:right w:val="weavingBraid" w:sz="12" w:space="24" w:color="auto"/>
+      </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="643B3D92" w14:textId="77777777" w:rsidR="00905A20" w:rsidRDefault="00905A20" w:rsidP="004D4A1A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1083B9F2" w14:textId="77777777" w:rsidR="00905A20" w:rsidRDefault="00905A20" w:rsidP="004D4A1A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+  <w:font w:name="Lucida Grande">
+    <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Fax">
+    <w:panose1 w:val="02060602050505020204"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="AR JULIAN">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Baskerville">
+    <w:panose1 w:val="02020502070401020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000067" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="565C4D73" w14:textId="77777777" w:rsidR="00905A20" w:rsidRDefault="00905A20" w:rsidP="004D4A1A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5139E3D0" w14:textId="77777777" w:rsidR="00905A20" w:rsidRDefault="00905A20" w:rsidP="004D4A1A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="125"/>
+  <w:zoom w:percent="119"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00791991"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00F8165B"/>
+    <w:rsidRoot w:val="00C76623"/>
+    <w:rsid w:val="00014308"/>
+    <w:rsid w:val="00025C07"/>
+    <w:rsid w:val="000530C4"/>
+    <w:rsid w:val="00061CB6"/>
+    <w:rsid w:val="0006439F"/>
+    <w:rsid w:val="00074285"/>
+    <w:rsid w:val="00096E32"/>
+    <w:rsid w:val="000B43EB"/>
+    <w:rsid w:val="000C06D8"/>
+    <w:rsid w:val="000C6E46"/>
+    <w:rsid w:val="000D02DF"/>
+    <w:rsid w:val="000D0D6E"/>
+    <w:rsid w:val="000D3A81"/>
+    <w:rsid w:val="000D62CC"/>
+    <w:rsid w:val="000E325B"/>
+    <w:rsid w:val="000F1D8F"/>
+    <w:rsid w:val="000F4DA5"/>
+    <w:rsid w:val="00105621"/>
+    <w:rsid w:val="00106360"/>
+    <w:rsid w:val="00110291"/>
+    <w:rsid w:val="00111F4C"/>
+    <w:rsid w:val="00116537"/>
+    <w:rsid w:val="00121C08"/>
+    <w:rsid w:val="00121CED"/>
+    <w:rsid w:val="00131DCB"/>
+    <w:rsid w:val="00142FCF"/>
+    <w:rsid w:val="0014520A"/>
+    <w:rsid w:val="001471A1"/>
+    <w:rsid w:val="00151717"/>
+    <w:rsid w:val="001522EA"/>
+    <w:rsid w:val="00154F4D"/>
+    <w:rsid w:val="0016316B"/>
+    <w:rsid w:val="00165FC2"/>
+    <w:rsid w:val="0016717B"/>
+    <w:rsid w:val="00172905"/>
+    <w:rsid w:val="00177ABC"/>
+    <w:rsid w:val="001859F3"/>
+    <w:rsid w:val="00196B30"/>
+    <w:rsid w:val="001B180C"/>
+    <w:rsid w:val="001B57CF"/>
+    <w:rsid w:val="001C188C"/>
+    <w:rsid w:val="001C680F"/>
+    <w:rsid w:val="001D18C1"/>
+    <w:rsid w:val="001E1595"/>
+    <w:rsid w:val="001F29DE"/>
+    <w:rsid w:val="001F4441"/>
+    <w:rsid w:val="00201B0F"/>
+    <w:rsid w:val="00207082"/>
+    <w:rsid w:val="00220FCC"/>
+    <w:rsid w:val="00236D70"/>
+    <w:rsid w:val="00237A53"/>
+    <w:rsid w:val="00246FEA"/>
+    <w:rsid w:val="002709CB"/>
+    <w:rsid w:val="00285C02"/>
+    <w:rsid w:val="00291879"/>
+    <w:rsid w:val="00294EB1"/>
+    <w:rsid w:val="002A0C5D"/>
+    <w:rsid w:val="002A54B4"/>
+    <w:rsid w:val="002B71F3"/>
+    <w:rsid w:val="002B753F"/>
+    <w:rsid w:val="002C1BC6"/>
+    <w:rsid w:val="002C2385"/>
+    <w:rsid w:val="002C5D20"/>
+    <w:rsid w:val="002C689B"/>
+    <w:rsid w:val="002D026F"/>
+    <w:rsid w:val="002D583F"/>
+    <w:rsid w:val="002D7B46"/>
+    <w:rsid w:val="002F2CBF"/>
+    <w:rsid w:val="002F7F5A"/>
+    <w:rsid w:val="00314BA7"/>
+    <w:rsid w:val="00326F65"/>
+    <w:rsid w:val="00331190"/>
+    <w:rsid w:val="00340138"/>
+    <w:rsid w:val="00344A14"/>
+    <w:rsid w:val="00345523"/>
+    <w:rsid w:val="00355B49"/>
+    <w:rsid w:val="00364FCC"/>
+    <w:rsid w:val="00374C37"/>
+    <w:rsid w:val="00381774"/>
+    <w:rsid w:val="00382AF6"/>
+    <w:rsid w:val="003B0AA3"/>
+    <w:rsid w:val="003B4AD0"/>
+    <w:rsid w:val="003B64D9"/>
+    <w:rsid w:val="003C10C1"/>
+    <w:rsid w:val="003C5461"/>
+    <w:rsid w:val="003D0C6F"/>
+    <w:rsid w:val="003D560E"/>
+    <w:rsid w:val="003E465C"/>
+    <w:rsid w:val="003E5131"/>
+    <w:rsid w:val="003F2BD7"/>
+    <w:rsid w:val="00405C69"/>
+    <w:rsid w:val="004136F0"/>
+    <w:rsid w:val="00426232"/>
+    <w:rsid w:val="004322C2"/>
+    <w:rsid w:val="00436331"/>
+    <w:rsid w:val="00441388"/>
+    <w:rsid w:val="00455C61"/>
+    <w:rsid w:val="0047095E"/>
+    <w:rsid w:val="00473ACD"/>
+    <w:rsid w:val="00486188"/>
+    <w:rsid w:val="004A2585"/>
+    <w:rsid w:val="004A2B50"/>
+    <w:rsid w:val="004A2ED4"/>
+    <w:rsid w:val="004B623F"/>
+    <w:rsid w:val="004C38EF"/>
+    <w:rsid w:val="004D4A1A"/>
+    <w:rsid w:val="004D66B9"/>
+    <w:rsid w:val="004D69E7"/>
+    <w:rsid w:val="004D7AD2"/>
+    <w:rsid w:val="004E0AB0"/>
+    <w:rsid w:val="004E6871"/>
+    <w:rsid w:val="004F0026"/>
+    <w:rsid w:val="004F2816"/>
+    <w:rsid w:val="0050231E"/>
+    <w:rsid w:val="00504CC1"/>
+    <w:rsid w:val="0051043D"/>
+    <w:rsid w:val="005145D3"/>
+    <w:rsid w:val="00514EC8"/>
+    <w:rsid w:val="00515B01"/>
+    <w:rsid w:val="00522275"/>
+    <w:rsid w:val="00522743"/>
+    <w:rsid w:val="00531E96"/>
+    <w:rsid w:val="00532DEE"/>
+    <w:rsid w:val="00536453"/>
+    <w:rsid w:val="00542405"/>
+    <w:rsid w:val="00550969"/>
+    <w:rsid w:val="00551BF6"/>
+    <w:rsid w:val="005572EA"/>
+    <w:rsid w:val="00564053"/>
+    <w:rsid w:val="0056636F"/>
+    <w:rsid w:val="005775D7"/>
+    <w:rsid w:val="0059543D"/>
+    <w:rsid w:val="005A12F1"/>
+    <w:rsid w:val="005A3660"/>
+    <w:rsid w:val="005A3B76"/>
+    <w:rsid w:val="005B130A"/>
+    <w:rsid w:val="005B59BA"/>
+    <w:rsid w:val="005B6C29"/>
+    <w:rsid w:val="005C59A6"/>
+    <w:rsid w:val="005C77E2"/>
+    <w:rsid w:val="00620F70"/>
+    <w:rsid w:val="00635B71"/>
+    <w:rsid w:val="00637185"/>
+    <w:rsid w:val="00637374"/>
+    <w:rsid w:val="0064254C"/>
+    <w:rsid w:val="00644146"/>
+    <w:rsid w:val="006450AC"/>
+    <w:rsid w:val="0064714C"/>
+    <w:rsid w:val="006477AE"/>
+    <w:rsid w:val="00651219"/>
+    <w:rsid w:val="006515C8"/>
+    <w:rsid w:val="00654EC7"/>
+    <w:rsid w:val="00663C35"/>
+    <w:rsid w:val="006646E2"/>
+    <w:rsid w:val="0067567F"/>
+    <w:rsid w:val="0067698B"/>
+    <w:rsid w:val="00677DD1"/>
+    <w:rsid w:val="00680703"/>
+    <w:rsid w:val="006A2A4C"/>
+    <w:rsid w:val="006A3738"/>
+    <w:rsid w:val="006A4298"/>
+    <w:rsid w:val="006A7E06"/>
+    <w:rsid w:val="006C0EC1"/>
+    <w:rsid w:val="006D10D6"/>
+    <w:rsid w:val="006D3142"/>
+    <w:rsid w:val="006E3EC6"/>
+    <w:rsid w:val="00701496"/>
+    <w:rsid w:val="00723ED1"/>
+    <w:rsid w:val="007467DE"/>
+    <w:rsid w:val="00750360"/>
+    <w:rsid w:val="007648DC"/>
+    <w:rsid w:val="00770BF3"/>
+    <w:rsid w:val="007763B7"/>
+    <w:rsid w:val="00787017"/>
+    <w:rsid w:val="007911B8"/>
+    <w:rsid w:val="0079171B"/>
+    <w:rsid w:val="007A53A8"/>
+    <w:rsid w:val="007B0324"/>
+    <w:rsid w:val="007B05B1"/>
+    <w:rsid w:val="007B29BD"/>
+    <w:rsid w:val="007B2E29"/>
+    <w:rsid w:val="007B2F85"/>
+    <w:rsid w:val="007B403D"/>
+    <w:rsid w:val="007C4123"/>
+    <w:rsid w:val="007D183C"/>
+    <w:rsid w:val="007D73DC"/>
+    <w:rsid w:val="007D77D5"/>
+    <w:rsid w:val="007E180F"/>
+    <w:rsid w:val="007F033D"/>
+    <w:rsid w:val="007F1255"/>
+    <w:rsid w:val="007F3B0D"/>
+    <w:rsid w:val="007F74BD"/>
+    <w:rsid w:val="00803997"/>
+    <w:rsid w:val="0081183F"/>
+    <w:rsid w:val="008144C9"/>
+    <w:rsid w:val="00822A3C"/>
+    <w:rsid w:val="008251E5"/>
+    <w:rsid w:val="008327AB"/>
+    <w:rsid w:val="0083371D"/>
+    <w:rsid w:val="00836E63"/>
+    <w:rsid w:val="00845DA2"/>
+    <w:rsid w:val="00854586"/>
+    <w:rsid w:val="008547DE"/>
+    <w:rsid w:val="00871451"/>
+    <w:rsid w:val="00873940"/>
+    <w:rsid w:val="00874727"/>
+    <w:rsid w:val="00877B3B"/>
+    <w:rsid w:val="008813D8"/>
+    <w:rsid w:val="008912ED"/>
+    <w:rsid w:val="00892084"/>
+    <w:rsid w:val="008A4A61"/>
+    <w:rsid w:val="008A59E4"/>
+    <w:rsid w:val="008A7D11"/>
+    <w:rsid w:val="008B3DD4"/>
+    <w:rsid w:val="008C1CBF"/>
+    <w:rsid w:val="008C2A1E"/>
+    <w:rsid w:val="008D01EA"/>
+    <w:rsid w:val="008D6A56"/>
+    <w:rsid w:val="008D775E"/>
+    <w:rsid w:val="008E6969"/>
+    <w:rsid w:val="008E7772"/>
+    <w:rsid w:val="00905A20"/>
+    <w:rsid w:val="00905D65"/>
+    <w:rsid w:val="0090695C"/>
+    <w:rsid w:val="00911294"/>
+    <w:rsid w:val="0091318E"/>
+    <w:rsid w:val="00913E23"/>
+    <w:rsid w:val="00935114"/>
+    <w:rsid w:val="00937291"/>
+    <w:rsid w:val="00956A12"/>
+    <w:rsid w:val="00956AE3"/>
+    <w:rsid w:val="00976876"/>
+    <w:rsid w:val="00996B52"/>
+    <w:rsid w:val="009A06F2"/>
+    <w:rsid w:val="009A4137"/>
+    <w:rsid w:val="009A591F"/>
+    <w:rsid w:val="009B0FC0"/>
+    <w:rsid w:val="009B1DFD"/>
+    <w:rsid w:val="009B4CED"/>
+    <w:rsid w:val="009B6125"/>
+    <w:rsid w:val="009C1CB4"/>
+    <w:rsid w:val="009C59B2"/>
+    <w:rsid w:val="009D6714"/>
+    <w:rsid w:val="009E25AA"/>
+    <w:rsid w:val="00A06DD9"/>
+    <w:rsid w:val="00A0786C"/>
+    <w:rsid w:val="00A11258"/>
+    <w:rsid w:val="00A20A10"/>
+    <w:rsid w:val="00A23446"/>
+    <w:rsid w:val="00A235A6"/>
+    <w:rsid w:val="00A42227"/>
+    <w:rsid w:val="00A436C2"/>
+    <w:rsid w:val="00A5218C"/>
+    <w:rsid w:val="00A55B4A"/>
+    <w:rsid w:val="00A5621D"/>
+    <w:rsid w:val="00A5715B"/>
+    <w:rsid w:val="00A667AC"/>
+    <w:rsid w:val="00A77550"/>
+    <w:rsid w:val="00A83701"/>
+    <w:rsid w:val="00A9415A"/>
+    <w:rsid w:val="00AA4AA3"/>
+    <w:rsid w:val="00AC3AED"/>
+    <w:rsid w:val="00AC3C11"/>
+    <w:rsid w:val="00AC7B9D"/>
+    <w:rsid w:val="00AD0F94"/>
+    <w:rsid w:val="00AF3196"/>
+    <w:rsid w:val="00AF7E7C"/>
+    <w:rsid w:val="00B01CA5"/>
+    <w:rsid w:val="00B05FCC"/>
+    <w:rsid w:val="00B110F2"/>
+    <w:rsid w:val="00B202CF"/>
+    <w:rsid w:val="00B22B4B"/>
+    <w:rsid w:val="00B42F94"/>
+    <w:rsid w:val="00B469FE"/>
+    <w:rsid w:val="00B514D4"/>
+    <w:rsid w:val="00B553D9"/>
+    <w:rsid w:val="00B77E75"/>
+    <w:rsid w:val="00B807E1"/>
+    <w:rsid w:val="00B83AFE"/>
+    <w:rsid w:val="00BB4C71"/>
+    <w:rsid w:val="00BC1760"/>
+    <w:rsid w:val="00BC43E9"/>
+    <w:rsid w:val="00BC4405"/>
+    <w:rsid w:val="00BD0AC0"/>
+    <w:rsid w:val="00BE12D1"/>
+    <w:rsid w:val="00BE3B5D"/>
+    <w:rsid w:val="00BF2D64"/>
+    <w:rsid w:val="00BF338E"/>
+    <w:rsid w:val="00C0574E"/>
+    <w:rsid w:val="00C12B14"/>
+    <w:rsid w:val="00C1437A"/>
+    <w:rsid w:val="00C150A2"/>
+    <w:rsid w:val="00C20F84"/>
+    <w:rsid w:val="00C21A50"/>
+    <w:rsid w:val="00C25913"/>
+    <w:rsid w:val="00C26114"/>
+    <w:rsid w:val="00C31593"/>
+    <w:rsid w:val="00C35104"/>
+    <w:rsid w:val="00C37134"/>
+    <w:rsid w:val="00C46115"/>
+    <w:rsid w:val="00C57A64"/>
+    <w:rsid w:val="00C72474"/>
+    <w:rsid w:val="00C74019"/>
+    <w:rsid w:val="00C764A5"/>
+    <w:rsid w:val="00C76623"/>
+    <w:rsid w:val="00C970DD"/>
+    <w:rsid w:val="00CA449F"/>
+    <w:rsid w:val="00CA74CD"/>
+    <w:rsid w:val="00CA75A0"/>
+    <w:rsid w:val="00CC6280"/>
+    <w:rsid w:val="00CD442C"/>
+    <w:rsid w:val="00CD6226"/>
+    <w:rsid w:val="00CE5F47"/>
+    <w:rsid w:val="00CE6C7B"/>
+    <w:rsid w:val="00CF7160"/>
+    <w:rsid w:val="00D05CBD"/>
+    <w:rsid w:val="00D12DFB"/>
+    <w:rsid w:val="00D31070"/>
+    <w:rsid w:val="00D348CA"/>
+    <w:rsid w:val="00D4105A"/>
+    <w:rsid w:val="00D45788"/>
+    <w:rsid w:val="00D511BC"/>
+    <w:rsid w:val="00D53E67"/>
+    <w:rsid w:val="00D62A1B"/>
+    <w:rsid w:val="00D66039"/>
+    <w:rsid w:val="00D71AF1"/>
+    <w:rsid w:val="00D72065"/>
+    <w:rsid w:val="00D815C2"/>
+    <w:rsid w:val="00D90084"/>
+    <w:rsid w:val="00D94119"/>
+    <w:rsid w:val="00DB40CA"/>
+    <w:rsid w:val="00DB7781"/>
+    <w:rsid w:val="00DD62EA"/>
+    <w:rsid w:val="00DD6ADE"/>
+    <w:rsid w:val="00DE0CE2"/>
+    <w:rsid w:val="00DF2883"/>
+    <w:rsid w:val="00DF57E3"/>
+    <w:rsid w:val="00E04DFF"/>
+    <w:rsid w:val="00E0541D"/>
+    <w:rsid w:val="00E0601C"/>
+    <w:rsid w:val="00E1172E"/>
+    <w:rsid w:val="00E211B8"/>
+    <w:rsid w:val="00E260B6"/>
+    <w:rsid w:val="00E4327D"/>
+    <w:rsid w:val="00E55115"/>
+    <w:rsid w:val="00E85A0D"/>
+    <w:rsid w:val="00E91C48"/>
+    <w:rsid w:val="00E96383"/>
+    <w:rsid w:val="00EA241C"/>
+    <w:rsid w:val="00EC0B02"/>
+    <w:rsid w:val="00EE07B9"/>
+    <w:rsid w:val="00EF21E3"/>
+    <w:rsid w:val="00EF2571"/>
+    <w:rsid w:val="00EF575C"/>
+    <w:rsid w:val="00F07DFE"/>
+    <w:rsid w:val="00F21747"/>
+    <w:rsid w:val="00F2449E"/>
+    <w:rsid w:val="00F24DFC"/>
+    <w:rsid w:val="00F2724A"/>
+    <w:rsid w:val="00F27763"/>
+    <w:rsid w:val="00F3113A"/>
+    <w:rsid w:val="00F35A77"/>
+    <w:rsid w:val="00F42C56"/>
+    <w:rsid w:val="00F4440A"/>
+    <w:rsid w:val="00F542A0"/>
+    <w:rsid w:val="00F570DF"/>
+    <w:rsid w:val="00F5798C"/>
+    <w:rsid w:val="00F72F81"/>
+    <w:rsid w:val="00F74C6F"/>
+    <w:rsid w:val="00F825F2"/>
+    <w:rsid w:val="00FA10C1"/>
+    <w:rsid w:val="00FC5E57"/>
+    <w:rsid w:val="00FD23F7"/>
+    <w:rsid w:val="00FF5AF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="207E1085"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{FFE78554-5763-423C-8B08-2AF74058EC3A}"/>
+  <w14:docId w14:val="417929B0"/>
+  <w15:docId w15:val="{3D9381DC-CFC1-DF4B-B2E4-EC52228CA8DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="720"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4831,51 +9816,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5032,59 +10017,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5145,753 +10121,1006 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00791991"/>
+    <w:rsid w:val="004C38EF"/>
     <w:pPr>
-      <w:spacing w:line="278" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00791991"/>
+    <w:rsid w:val="00A9415A"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:left="720" w:right="720"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...188 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76623"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D4A1A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004D4A1A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D4A1A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004D4A1A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF3196"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B553D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B553D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D31070"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="highlight">
+    <w:name w:val="highlight"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D31070"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DB7781"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:bdr w:val="nil"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DB7781"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00DB7781"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A77550"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00D90084"/>
+    <w:pPr>
+      <w:spacing w:line="480" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Fax" w:hAnsi="Lucida Fax"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D90084"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Fax" w:eastAsia="Times New Roman" w:hAnsi="Lucida Fax" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="boldtext">
+    <w:name w:val="boldtext"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="006D3142"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00791991"/>
+    <w:rsid w:val="00A9415A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a-size-extra-large">
+    <w:name w:val="a-size-extra-large"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A9415A"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
+    <w:name w:val="tabchar"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00913E23"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="markucexyju2l">
+    <w:name w:val="markucexyju2l"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008813D8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-    <w:name w:val="Heading 5 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="markfrszs3sva">
+    <w:name w:val="markfrszs3sva"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading5"/>
-[...93 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008813D8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00791991"/>
+    <w:rsid w:val="00956AE3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00791991"/>
+    <w:rsid w:val="00956AE3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-    </w:rPr>
-[...107 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="70392181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="128015595">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="201866464">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="217325299">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="218593394">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="256447238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="306666020">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="393744015">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="418603668">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="435055401">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="478814521">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="494107278">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="520707752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="556287322">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="611670091">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="685640423">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="740105356">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="767778991">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="831683233">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="977034335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1032732060">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1086800453">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1093935556">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1104158043">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1149519931">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1196382527">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1271745612">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1373308663">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1393044309">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1413772294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1500388537">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1616328962">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1694922273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1802112796">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1904944115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2014601248">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2064138533">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2065398499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2145806891">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6002,70 +11231,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4720</Characters>
+  <Pages>14</Pages>
+  <Words>1485</Words>
+  <Characters>8659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>196</Lines>
-  <Paragraphs>121</Paragraphs>
+  <Lines>481</Lines>
+  <Paragraphs>220</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5354</CharactersWithSpaces>
+  <CharactersWithSpaces>9924</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Angela J Weisl</dc:creator>
+  <dc:creator>Emily Cackowski</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>